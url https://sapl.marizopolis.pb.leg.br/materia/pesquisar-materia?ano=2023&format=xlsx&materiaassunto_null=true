--- v0 (2025-11-09)
+++ v1 (2026-05-14)
@@ -54,465 +54,465 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO</t>
   </si>
   <si>
     <t>ALLAN</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_002_-_2023_-_vereador_allan_wagner_-__nomeacao_de_uma_das_paradas_de_onibus.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_002_-_2023_-_vereador_allan_wagner_-__nomeacao_de_uma_das_paradas_de_onibus.docx</t>
   </si>
   <si>
     <t>DENOMINA DE FRANCISCO FORMIGA - Osman A PARADA DE ÔNIBUS, LOCALIZADA NA RUA DR. OTÁVIO MARIZ, PRÓXIMO A DEDÉ DO BAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_no_003_-_2023_-_vereador_francisco_alexandre_-_denominacao_de_uma_das_paradas_de_onibus.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_no_003_-_2023_-_vereador_francisco_alexandre_-_denominacao_de_uma_das_paradas_de_onibus.docx</t>
   </si>
   <si>
     <t>DENOMINA DE JOSÉ NILDEVAN DA SILVA - Tim A PARADA DE ÔNIBUS, LOCALIZADA NA RUA DR. OTÁVIO MARIZ, PRÓXIMO AO MERCADO DE DEDÉ DO SENHOR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>VINÍCIUS GOMES</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_lei_no_004_-_2023_-_vereador_vinicius_gomes.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_lei_no_004_-_2023_-_vereador_vinicius_gomes.docx</t>
   </si>
   <si>
     <t>Institui o Concurso Municipal de Quadrilhas Juninas no Município de Marizópolis – Paraíba, e adota outras providências.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_no_005_-_vereadores_vinicius_gomes_e_miguel_neto_-_servico_de_seguranca_armada.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_no_005_-_vereadores_vinicius_gomes_e_miguel_neto_-_servico_de_seguranca_armada.docx</t>
   </si>
   <si>
     <t>Torna obrigatório o emprego do Serviço de Segurança Armada – SSA, durante o expediente escolar, com vistas a guarnecer e proteger os alunos, funcionários, educadores e demais pessoas que frequentam as Instituições de Ensino Público Municipal no Município de Marizópolis – Paraíba, e adota outras providências.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_no_006_-_2023_-_vereador_vinicius_gomes_-_sistema_antipanico_nas_escolas.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_no_006_-_2023_-_vereador_vinicius_gomes_-_sistema_antipanico_nas_escolas.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DO SISTEMA ANTIPÂNICO NOS ESTABELECIMENTOS DE ENSINO - PÚBLICOS E PRIVADOS, DO MUNICÍPIO DE MARIZÓPOLIS, ESTADO DA PARAÍBA, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/42/fg.pdf</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/42/fg.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO DOADOR DE ORGÃOS E TECIDOS  NO MUNICIPIO DE MARIZÓPOLIS - PARAÍBA, INTITULADA DE LEI MYUNICIPAL LÚCIA PEREIRA, E ADOTA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO EXECUTIVO</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/1/projeto_de_lei_executivo_005.pdf</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/1/projeto_de_lei_executivo_005.pdf</t>
   </si>
   <si>
     <t>Institui a Politica Municipal "Programa de Busca Ativa Escolar" e " Programa de Recuperação das Aprendizagens para Estudantes da Educação Básica" no Âmbito do Município de Marizópolis.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_007.pdf</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_007.pdf</t>
   </si>
   <si>
     <t>QUE INSTITUI NOVAS DIRETRIZES PARA A FORMULAÇÃO DA POLÍTICA MUNICIPAL DE PROTEÇÃO À CRIANÇA E AO ADOLESCENTE, DISPONDO SOBRE A ESTRUTURA DO CMDCA E DO DE INSTRUMENTOS A OS ELA INERENTES, E ADOTANDO OUTRAS PROVIDENCIAS CORRELATAS E COMPLEMENTARES.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_008.pdf</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_008.pdf</t>
   </si>
   <si>
     <t>QUE INSTITUI O JORNAL DO MUNICÍPIO DE MARIZÓPOLIS-PB, INTITULADO COMO "FOLHA DO MUNICÍPIO" COMO INSTRUMENTO OFICIAL ELETRÔNICO DE PUBLICAÇÃO, DIVULGAÇÃO E COMUNICAÇÃO DOS ATOS INSTITUCIONAIS DOS PODERES EXECUTIVO, LEGISLATIVO E DOS ENTES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_lei_010_2023_-_credito_especial_assinado.pdf</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_lei_010_2023_-_credito_especial_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a abertura de Credito Especial no valor de R$ 129.000,00 (Cento e vinte e nove mil reais).</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_lei_011_2023_-_ldo_-__marizopolis_2024.pdf</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_lei_011_2023_-_ldo_-__marizopolis_2024.pdf</t>
   </si>
   <si>
     <t>ESTABELECEM DIRETRIZES E METAS ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2024 E DAS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/39/camscanner_20-10-2023_09.36.pdf</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/39/camscanner_20-10-2023_09.36.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 022/023 - D PODER EXECUTIVO MUNICIPAL, Dispõe sobre autorização para a abertura de Credito Especial no valor de R$ 704.000,00 (setecentos e quatro mil reais).</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/41/doc1.pdf</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/41/doc1.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART.4º DA LEI MUNICIPAL Nº 439, DE 26 DE SETEMBRO DE 2023.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_complementar_no_002_-_2023.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_complementar_no_002_-_2023.docx</t>
   </si>
   <si>
     <t>Autoriza reajustes nos vencimentos e gratificações dos funcionários da Câmara Municipal de Marizópolis – Paraíba, constantes das tabelas I e II, da Lei Complementar Municipal nº 419/2023 e adota outras providências.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>PDC</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>MIGUEL NETO</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_decreto_legislativo_no_002_-_2023_-_vereador_miguel_neto.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_decreto_legislativo_no_002_-_2023_-_vereador_miguel_neto.docx</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Marizopolense ao senhor Jerônimo Arlindo da Silva Júnior e adota outras providencias</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>FRANCISCO ALEXANDRE</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_decreto_legislativo_no_003_-_2023_-_vereador_francisco_alexandre.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_decreto_legislativo_no_003_-_2023_-_vereador_francisco_alexandre.docx</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO MARIZOPOLENSE AO SENHOR IARLY MARIEL VENÂNCIO DA SILVA E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/34/projeto_de_decreto_legislativo_no_004_-_2023_-_vereador_francisco_alexandre.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/34/projeto_de_decreto_legislativo_no_004_-_2023_-_vereador_francisco_alexandre.docx</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO MARIZOPOLENSE AO DEPUTADO FEDERAL JOSÉ WELLINGTON ROBERTO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO MIGUEL NETO</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/2/requerimento_001_miguel.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/2/requerimento_001_miguel.docx</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA ÁREA DE EMBARQUE/DESEMBARQUE DE PASSAGEIROS (PONTO DE PARADA PARA TRANSPORTE ALTERNATIVO), NA RUA BELARMINO RUFINO, BAIRRO CENTRO, PROXIMO A FARMACIA DE ELDINHO E DO CALÇADÃO.</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/</t>
   </si>
   <si>
     <t>CONTINUAÇÃO DO CALÇAMENTO E MALHA ASFÁLTICA NA RUA RITA DE ABREU, na parte em frente à casa de Jean, esposo de Celinha.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/12/requerimento_003.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/12/requerimento_003.docx</t>
   </si>
   <si>
     <t>REFORMA DO FOSSÃO LOCALIZADO NO CONJUNTO JOSÉ VIEIRA, PROXIMO A CASA DE FABIANO LIRA.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/35/requerimento_no004-2023.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/35/requerimento_no004-2023.docx</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO EM LED PARA UM MELHOR FUNCIONAMENTO NORTURNO DO ESTADIO MUNICIPAL DE FUTEBOL O VIEIRÃO.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/36/requerimento_no005-2023.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/36/requerimento_no005-2023.docx</t>
   </si>
   <si>
     <t>SISTEMA DE ESGOTAMENTO SANITÁRIO JUNTO A REDE DE ESGOTO MUNICIPAL, PARA RUA BARBARA CORDEIRO DE OLIVEIRA BEM COMO O DESENTUPIMENTO DO ESGOTO DAQUELE LOGRADOURO.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>REQUERIMENTO VÍNICIUS</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/15/requerimento_no_003-_2023.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/15/requerimento_no_003-_2023.docx</t>
   </si>
   <si>
     <t>SOLICITAR INFORMATIZAÇÃO NO MÉTODO DE ATENDIMENTO COM A IMPLANTAÇÃO DE SISTEMA ELETRÔNICO PARA AGENDAMENTOS DE CONSULTAS E PROCEDIMENTOS ONDONTOLOGICOS, SEGUIDO DE INSTALAÇÃO DE BOMBAS A VÁCUO, PARA DAR MELHOR SUPORTE AOS SUGADORES ODONTOLÓGICOS E EVITAR ENTUPIMENTOS DO SISTEMA DE SUCÇÃO E AINDA MELHORIA DA INFRAESTRUTURA INTERNA DO CEO.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/16/requerimento_no_004-_2023.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/16/requerimento_no_004-_2023.docx</t>
   </si>
   <si>
     <t>CURSOS E CAPACITAÇÃO PARA OS GUARDAS ESCOLARES E CONTRATAÇÃO DE NOVOS SEGURANÇAS PARA AS ESCOLAS MUNICIPAIS DE MARIZÓPOLIS.</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_no_005_-_2023_-_plenario_-__contratacao_de_psicologos_para_as_escolas.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_no_005_-_2023_-_plenario_-__contratacao_de_psicologos_para_as_escolas.docx</t>
   </si>
   <si>
     <t>A CONTRATAÇÃO DE MAIS PSICÓLOGOS, para atuarem diretamente nas escolas municipais, com o propósito de aperfeiçoar o ambiente escolar, auxiliando na saúde mental de crianças e adolescentes que necessitam de amparo psicológico, estimulando, diretamente na fonte, a política preventiva de combate ao problema da violência entre estudantes/colegas, funcionários e educadores.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/23/requerimento_no_006_-_2023_-_plenario_-_reralizacao.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/23/requerimento_no_006_-_2023_-_plenario_-_reralizacao.docx</t>
   </si>
   <si>
     <t>a efetiva realização do Censo Inclusão, no âmbito do Município de Marizópolis, para a devida identificação do perfil socioeconômico das pessoas com deficiência – PCD, ou com mobilidade reduzida, previsto no art. 5º da Lei Municipal nº 403/2022, no intuito de identificar, mapear e cadastrar essas pessoas e suas condições de vida para facilitar o planejamento de políticas públicas voltadas a essa população.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/37/requerimento_no_009_-_2023_-_banheiros_publicos_-_praca_de_eventos.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/37/requerimento_no_009_-_2023_-_banheiros_publicos_-_praca_de_eventos.docx</t>
   </si>
   <si>
     <t>construção de banheiros públicos em partes estratégicas da Praça de Eventos, localizada no bairro Vicente Estrela Abrantes, da cidade de Marizópolis.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/38/requerimento_no_010_-_2023_-_restauracao_calcamento.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/38/requerimento_no_010_-_2023_-_restauracao_calcamento.docx</t>
   </si>
   <si>
     <t>restauração do calçamento da Rua Emília de Sales, localizada no bairro Edílson Alves de nossa cidade, precisamente por trás do Mercadinho O Bebidão.</t>
   </si>
   <si>
     <t>REQUERIMENTO DIEGO</t>
   </si>
   <si>
     <t>DIEGO</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento_002.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento_002.docx</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDE WIFI NAS NOVAS PARADAS DE ÕNIBUS E MOTOTAXÍ DE MARIZÓPOLIS.</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_003.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_003.docx</t>
   </si>
   <si>
     <t>CREDENCIAMENTO E FARDAMENTO DOS MOTOTAXISTAS DE MARIZÓPOLIS.</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/8/requerimento_004.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/8/requerimento_004.docx</t>
   </si>
   <si>
     <t>PONTO DE PARADA DESTINADO AOS TAXISTAS DE MARIZÓPOLIS.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_no_005-2023.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_no_005-2023.docx</t>
   </si>
   <si>
     <t>TERCEIRIZAÇÃO DE EMPRESA ESPECIALIZADA EM GUARDA ARMADA PARA PROTEÇÃO DAS ESCOLAS MUNICIPAIS DE MARIZOPOLIS, E QUE PROVIDENCIE OFÍCIO DESTINADO A POLÍCIA MILITAR SOLICITANDO RONDAS NOS MESMOS EDUCANDÁRIOS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>REQUERIMENTO FRANCISCO</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/13/requerimento_001.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/13/requerimento_001.docx</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE QUATRO LÂMPADAS DE 400W COM REATORES, PARA POSTES LOCALIZADO NO BAIRRO SANTO ANTÔNIO (RUA DO CEMITERIO), NAS PROXIMIDADES DO BALADA PRIME ATÉ A CASA DE CHICO VERISSIMO.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/14/requerimento_002.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/14/requerimento_002.docx</t>
   </si>
   <si>
     <t>CONTRUÇÃO DE UM PONTO DE APOIO (ABRIGO) NO BAIRRO SANTO ANTÔNIO, PARA QUE OS ESTUDANTE DA CRECHÊ E DAS ECOLAS ESPEREM TRANSPORTE E SE ABRIGAREM CONTRA A CHUVA E O SOL.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_no_003_.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_no_003_.docx</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SENSORES/DETECTORES DE METAIS NAS ENTRADAS DAS ESCOLAS MUNICIPAIS DE MARIZÓPOLIS.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_no_004.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_no_004.docx</t>
   </si>
   <si>
     <t>PROJETO DE ARQUITETURA MODERNA PARA REFORMA DE TODA A FACHADA DO CEMITÉRIO MUNICIPAL DE MARIZÓPOLIS.</t>
   </si>
   <si>
     <t>REQUERIMENTO NINA</t>
   </si>
   <si>
     <t>NINA DA VILA NOVA</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/4/requerimento_com_justificativa_3.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/4/requerimento_com_justificativa_3.docx</t>
   </si>
   <si>
     <t>SOLICITAR QUE A PREFEITURA JUNTAMENTE COM AUTORIDADES E EMPRESAS COMPETENTES AVALIE A POSSIBILIDADE DE INSTALAÇÃO DE  ILUMINAÇÃO PÚBLICA NAS PROXIMIDADES DO AÇUDE DE ZÉ GRANDE QUE LIGA OS BAIRROS VILA  NOVA , CONJUNTO ZÉ VIEIRA E A RUA DO CAMPO.</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/5/requerimento_com_justificativa_4.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/5/requerimento_com_justificativa_4.docx</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE JUNTAMENTE COM O DEPARTAMENTO DE OBRAS E ENGENHARIA DA PREFEITURA, QUE ESTUDEM AS VIABILIDADES DE INSTALAR REDE DE PROTEÇÃO NA PAREDE DO AÇUDE DE ZÉ GRANDE QUE FAZ INTERLIGAÇÃO COM O CONJUNTO ZÉ VIEIRA, VILA NOVA E RUA DO CAMPO.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/17/requerimento_com_justificativa__no_5.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/17/requerimento_com_justificativa__no_5.docx</t>
   </si>
   <si>
     <t>JUNTAMENTE COM A SECRETÁRIA DE EDUCAÇÃO QUE  ESTUDEM A VIABILIDADE DE INSTALAÇÃO DE CERCAS ELÉTRICAS NAS CRECHES E ESCOLAS DA REDE PÚBLICA NO ÂMBITO URBANO E RURAL DO MUNICÍPIO DE MARIZÓPOLIS PB.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/18/requerimento_com_justificativa__no_6.docx</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/18/requerimento_com_justificativa__no_6.docx</t>
   </si>
   <si>
     <t>JUNTAMENTE A SECRETÁRIA DE EDUCAÇÃO A INSTALAÇÃO DE UMA SAÍDA DE EMERGÊNCIA NA ESCOLA MUNICIPAL INSTITUTO JOAQUINA DE PAIVA GADELHA EM CARÁTER DE URGÊNCIA.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>REQUERIMENTO COLETIVO</t>
   </si>
   <si>
-    <t>https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/40/camscanner_20-10-2023_09.53.pdf</t>
+    <t>http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/40/camscanner_20-10-2023_09.53.pdf</t>
   </si>
   <si>
     <t>seja enviada OFÍCIO ao Governador do Estado da Paraíba - João Azevedo, solicitando providência, em caráter de urgência, no sentido de autorizar setor competente da administração estadual a providenciar a ELABORAÇÃO DE PROJETO ARQUITETÔNICO para possibilitar a tão esperada REFORMA COMPLETA da Escola Estadual de Ensino Integral Dr. Silva Mariz.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -819,68 +819,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_002_-_2023_-_vereador_allan_wagner_-__nomeacao_de_uma_das_paradas_de_onibus.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_no_003_-_2023_-_vereador_francisco_alexandre_-_denominacao_de_uma_das_paradas_de_onibus.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_lei_no_004_-_2023_-_vereador_vinicius_gomes.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_no_005_-_vereadores_vinicius_gomes_e_miguel_neto_-_servico_de_seguranca_armada.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_no_006_-_2023_-_vereador_vinicius_gomes_-_sistema_antipanico_nas_escolas.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/42/fg.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/1/projeto_de_lei_executivo_005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_lei_010_2023_-_credito_especial_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_lei_011_2023_-_ldo_-__marizopolis_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/39/camscanner_20-10-2023_09.36.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/41/doc1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_complementar_no_002_-_2023.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_decreto_legislativo_no_002_-_2023_-_vereador_miguel_neto.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_decreto_legislativo_no_003_-_2023_-_vereador_francisco_alexandre.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/34/projeto_de_decreto_legislativo_no_004_-_2023_-_vereador_francisco_alexandre.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/2/requerimento_001_miguel.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/12/requerimento_003.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/35/requerimento_no004-2023.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/36/requerimento_no005-2023.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/15/requerimento_no_003-_2023.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/16/requerimento_no_004-_2023.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_no_005_-_2023_-_plenario_-__contratacao_de_psicologos_para_as_escolas.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/23/requerimento_no_006_-_2023_-_plenario_-_reralizacao.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/37/requerimento_no_009_-_2023_-_banheiros_publicos_-_praca_de_eventos.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/38/requerimento_no_010_-_2023_-_restauracao_calcamento.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento_002.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_003.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/8/requerimento_004.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_no_005-2023.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/13/requerimento_001.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/14/requerimento_002.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_no_003_.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_no_004.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/4/requerimento_com_justificativa_3.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/5/requerimento_com_justificativa_4.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/17/requerimento_com_justificativa__no_5.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/18/requerimento_com_justificativa__no_6.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/40/camscanner_20-10-2023_09.53.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_002_-_2023_-_vereador_allan_wagner_-__nomeacao_de_uma_das_paradas_de_onibus.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_no_003_-_2023_-_vereador_francisco_alexandre_-_denominacao_de_uma_das_paradas_de_onibus.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_lei_no_004_-_2023_-_vereador_vinicius_gomes.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_no_005_-_vereadores_vinicius_gomes_e_miguel_neto_-_servico_de_seguranca_armada.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_no_006_-_2023_-_vereador_vinicius_gomes_-_sistema_antipanico_nas_escolas.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/42/fg.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/1/projeto_de_lei_executivo_005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/9/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/10/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_lei_010_2023_-_credito_especial_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_lei_011_2023_-_ldo_-__marizopolis_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/39/camscanner_20-10-2023_09.36.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/41/doc1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_complementar_no_002_-_2023.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_decreto_legislativo_no_002_-_2023_-_vereador_miguel_neto.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_decreto_legislativo_no_003_-_2023_-_vereador_francisco_alexandre.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/34/projeto_de_decreto_legislativo_no_004_-_2023_-_vereador_francisco_alexandre.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/2/requerimento_001_miguel.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/12/requerimento_003.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/35/requerimento_no004-2023.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/36/requerimento_no005-2023.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/15/requerimento_no_003-_2023.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/16/requerimento_no_004-_2023.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_no_005_-_2023_-_plenario_-__contratacao_de_psicologos_para_as_escolas.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/23/requerimento_no_006_-_2023_-_plenario_-_reralizacao.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/37/requerimento_no_009_-_2023_-_banheiros_publicos_-_praca_de_eventos.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/38/requerimento_no_010_-_2023_-_restauracao_calcamento.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento_002.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_003.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/8/requerimento_004.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_no_005-2023.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/13/requerimento_001.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/14/requerimento_002.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_no_003_.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_no_004.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/4/requerimento_com_justificativa_3.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/5/requerimento_com_justificativa_4.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/17/requerimento_com_justificativa__no_5.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/18/requerimento_com_justificativa__no_6.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marizopolis.pb.leg.br/media/sapl/public/materialegislativa/2023/40/camscanner_20-10-2023_09.53.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="179.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="178.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>